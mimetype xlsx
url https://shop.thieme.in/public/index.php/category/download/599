--- v1 (2026-07-18)
+++ v2 (2026-10-17)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sanjeev Kumar Mittal</t>
   </si>
   <si>
-    <t>Textbook of Ophthalmology</t>
+    <t>Textbook of Ophthalmology 2nd Ed.</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>Bolisetty</t>
   </si>
   <si>
     <t>Synopsis of Surgery</t>
   </si>
   <si>
     <t>Softback</t>
   </si>
   <si>
     <t>Meharban Singh</t>
   </si>
   <si>
     <t>A Manual of Essential Pediatrics</t>
   </si>
   <si>
     <t>Paperback/Softback</t>
   </si>
   <si>
     <t>Sachdeva</t>
   </si>