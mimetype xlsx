--- v3 (2026-09-05)
+++ v4 (2026-10-17)
@@ -487,71 +487,71 @@
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>9789392819117</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
         <v>2023</v>
       </c>
       <c r="F3">
-        <v>34.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>9789390553150</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>2022</v>
       </c>
       <c r="F4">
-        <v>53.99</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>9783131269218</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
         <v>2011</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9783132424487</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>