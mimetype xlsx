--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -440,51 +440,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9789390553068</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2021</v>
       </c>
       <c r="F2">
-        <v>42.99</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>