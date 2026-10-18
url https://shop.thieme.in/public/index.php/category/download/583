--- v2 (2026-07-16)
+++ v3 (2026-10-18)
@@ -554,51 +554,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>9781626236639</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>2016</v>
       </c>
       <c r="F5">
-        <v>374.99</v>
+        <v>324.99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9783131547019</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
         <v>2012</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>9783137170044</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
@@ -829,51 +829,51 @@
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20">
         <v>2015</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>9788194857082</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21">
         <v>2022</v>
       </c>
       <c r="F21">
-        <v>213.0</v>
+        <v>193.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">