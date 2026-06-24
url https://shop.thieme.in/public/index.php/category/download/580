--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -673,51 +673,51 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8">
         <v>2019</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>9781604066517</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>2012</v>
       </c>
       <c r="F9">
-        <v>134.99</v>
+        <v>294.99</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9781588905147</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10">
         <v>2008</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9781626233287</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>