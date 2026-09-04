--- v1 (2026-07-16)
+++ v2 (2026-09-04)
@@ -1058,51 +1058,51 @@
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>9788197299032</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
         <v>2025</v>
       </c>
       <c r="F5">
-        <v>199.99</v>
+        <v>219.99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9781684200603</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
         <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>9781684201358</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
@@ -1197,91 +1197,91 @@
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>2024</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9788196691493</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>2023</v>
       </c>
       <c r="F13">
-        <v>129.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9789392819360</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2023</v>
       </c>
       <c r="F14">
-        <v>129.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9789392819131</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>2023</v>
       </c>
       <c r="F15">
-        <v>161.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9781626238473</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16">
         <v>2023</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9781626238916</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
@@ -1359,51 +1359,51 @@
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>2024</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>9783132428379</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
         <v>2024</v>
       </c>
       <c r="F22">
-        <v>129.99</v>
+        <v>144.99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="C23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="C24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="C25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="C26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="C27" t="s">
         <v>52</v>
@@ -1429,51 +1429,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>9783132442566</v>
       </c>
       <c r="B33" t="s">
         <v>58</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>2021</v>
       </c>
       <c r="F33">
-        <v>271.99</v>
+        <v>311.99</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>9781626236851</v>
       </c>
       <c r="B34" t="s">
         <v>60</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>2020</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>9781626236844</v>
       </c>
       <c r="B35" t="s">
         <v>62</v>
@@ -1500,51 +1500,51 @@
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>2018</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>9789385062759</v>
       </c>
       <c r="B37" t="s">
         <v>66</v>
       </c>
       <c r="C37" t="s">
         <v>67</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>2017</v>
       </c>
       <c r="F37">
-        <v>187.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>9781626237094</v>
       </c>
       <c r="B38" t="s">
         <v>68</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
         <v>2020</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>9781626236677</v>
       </c>
       <c r="B39" t="s">
         <v>70</v>
@@ -2625,171 +2625,171 @@
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
         <v>2016</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>9789388257664</v>
       </c>
       <c r="B103" t="s">
         <v>192</v>
       </c>
       <c r="C103" t="s">
         <v>193</v>
       </c>
       <c r="D103" t="s">
         <v>74</v>
       </c>
       <c r="E103">
         <v>2020</v>
       </c>
       <c r="F103">
-        <v>74.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>9789388257718</v>
       </c>
       <c r="B104" t="s">
         <v>66</v>
       </c>
       <c r="C104" t="s">
         <v>194</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>2020</v>
       </c>
       <c r="F104">
-        <v>181.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>9788194857075</v>
       </c>
       <c r="B105" t="s">
         <v>66</v>
       </c>
       <c r="C105" t="s">
         <v>195</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>2021</v>
       </c>
       <c r="F105">
-        <v>181.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>9788194857082</v>
       </c>
       <c r="B106" t="s">
         <v>196</v>
       </c>
       <c r="C106" t="s">
         <v>197</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>2022</v>
       </c>
       <c r="F106">
-        <v>193.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>9789386293336</v>
       </c>
       <c r="B107" t="s">
         <v>66</v>
       </c>
       <c r="C107" t="s">
         <v>198</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
         <v>2018</v>
       </c>
       <c r="F107">
-        <v>187.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>9789388257152</v>
       </c>
       <c r="B108" t="s">
         <v>66</v>
       </c>
       <c r="C108" t="s">
         <v>199</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
         <v>2019</v>
       </c>
       <c r="F108">
-        <v>187.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>9789388257855</v>
       </c>
       <c r="B109" t="s">
         <v>66</v>
       </c>
       <c r="C109" t="s">
         <v>200</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
         <v>2020</v>
       </c>
       <c r="F109">
-        <v>181.99</v>
+        <v>199.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">