--- v1 (2026-07-18)
+++ v2 (2026-09-25)
@@ -1301,330 +1301,330 @@
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
         <v>2011</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>9789382076940</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8">
         <v>2014</v>
       </c>
       <c r="F8">
-        <v>69.99</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>9781684201167</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9">
         <v>2024</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9789382076049</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
         <v>2012</v>
       </c>
       <c r="F10">
-        <v>149.99</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9789382076070</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>2013</v>
       </c>
       <c r="F11">
-        <v>124.99</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9789395390576</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>2023</v>
       </c>
       <c r="F12">
-        <v>161.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9789395390842</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>2023</v>
       </c>
       <c r="F13">
-        <v>42.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9789395390934</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2023</v>
       </c>
       <c r="F14">
-        <v>81.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9789390553105</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>2022</v>
       </c>
       <c r="F15">
-        <v>113.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9789390553426</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>2022</v>
       </c>
       <c r="F16">
-        <v>97.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9789392819261</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
         <v>2022</v>
       </c>
       <c r="F17">
-        <v>81.0</v>
+        <v>90.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9789390553761</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>2021</v>
       </c>
       <c r="F18">
-        <v>46.0</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>9789392819131</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>2023</v>
       </c>
       <c r="F19">
-        <v>161.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>9789395390316</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>2023</v>
       </c>
       <c r="F20">
-        <v>161.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>9781626238916</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>2023</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="C22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>9781626236639</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>2016</v>
       </c>
       <c r="F23">
-        <v>324.99</v>
+        <v>374.99</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>9781626236844</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>2017</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>9783131450913</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
@@ -1634,148 +1634,148 @@
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
         <v>2009</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>9789386293381</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
         <v>2018</v>
       </c>
       <c r="F26">
-        <v>164.99</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>9781626230019</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>2016</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>9789382076032</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>2013</v>
       </c>
       <c r="F28">
-        <v>124.99</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>9789382076001</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>2013</v>
       </c>
       <c r="F29">
-        <v>124.99</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>9789382076056</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>2013</v>
       </c>
       <c r="F30">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>9789382076025</v>
       </c>
       <c r="B31" t="s">
         <v>64</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31" t="s">
         <v>23</v>
       </c>
       <c r="E31">
         <v>2014</v>
       </c>
       <c r="F31">
-        <v>109.99</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>9781684202324</v>
       </c>
       <c r="B32" t="s">
         <v>66</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
         <v>2022</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>9781604069037</v>
       </c>
       <c r="B33" t="s">
         <v>68</v>
@@ -1819,88 +1819,88 @@
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>2015</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>9789386293473</v>
       </c>
       <c r="B36" t="s">
         <v>74</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36" t="s">
         <v>23</v>
       </c>
       <c r="E36">
         <v>2018</v>
       </c>
       <c r="F36">
-        <v>89.99</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>9781604063615</v>
       </c>
       <c r="B37" t="s">
         <v>76</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>2011</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>9789386293053</v>
       </c>
       <c r="B38" t="s">
         <v>78</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38" t="s">
         <v>23</v>
       </c>
       <c r="E38">
         <v>2016</v>
       </c>
       <c r="F38">
-        <v>79.99</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>9783131255044</v>
       </c>
       <c r="B39" t="s">
         <v>80</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39" t="s">
         <v>23</v>
       </c>
       <c r="E39">
         <v>2014</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>9783131319128</v>
       </c>
       <c r="B40" t="s">
         <v>82</v>
@@ -2709,51 +2709,51 @@
       </c>
       <c r="D87" t="s">
         <v>23</v>
       </c>
       <c r="E87">
         <v>2019</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>9789382076452</v>
       </c>
       <c r="B88" t="s">
         <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>171</v>
       </c>
       <c r="D88" t="s">
         <v>23</v>
       </c>
       <c r="E88">
         <v>2013</v>
       </c>
       <c r="F88">
-        <v>84.99</v>
+        <v>94.99</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>9781626237100</v>
       </c>
       <c r="B89" t="s">
         <v>172</v>
       </c>
       <c r="C89" t="s">
         <v>173</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>2019</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>9781626233317</v>
       </c>
       <c r="B90" t="s">
         <v>174</v>
@@ -2814,51 +2814,51 @@
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
         <v>2014</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>9789385062766</v>
       </c>
       <c r="B94" t="s">
         <v>45</v>
       </c>
       <c r="C94" t="s">
         <v>182</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>2017</v>
       </c>
       <c r="F94">
-        <v>184.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>9783132403468</v>
       </c>
       <c r="B95" t="s">
         <v>183</v>
       </c>
       <c r="C95" t="s">
         <v>184</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>2021</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>9781626232143</v>
       </c>
       <c r="B96" t="s">
         <v>185</v>
@@ -2970,51 +2970,51 @@
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
         <v>2015</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>9789382076933</v>
       </c>
       <c r="B103" t="s">
         <v>195</v>
       </c>
       <c r="C103" t="s">
         <v>196</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
         <v>2016</v>
       </c>
       <c r="F103">
-        <v>152.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>9783131471512</v>
       </c>
       <c r="B104" t="s">
         <v>197</v>
       </c>
       <c r="C104" t="s">
         <v>198</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>2010</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>9781604065763</v>
       </c>
       <c r="B105" t="s">
         <v>199</v>
@@ -3177,51 +3177,51 @@
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>2016</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>9789388257060</v>
       </c>
       <c r="B115" t="s">
         <v>45</v>
       </c>
       <c r="C115" t="s">
         <v>218</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>2019</v>
       </c>
       <c r="F115">
-        <v>96.99</v>
+        <v>104.99</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>9781684201464</v>
       </c>
       <c r="B116" t="s">
         <v>74</v>
       </c>
       <c r="C116" t="s">
         <v>219</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>2021</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>9781626235328</v>
       </c>
       <c r="B117" t="s">
         <v>220</v>
@@ -3384,51 +3384,51 @@
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>2019</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>9789386293411</v>
       </c>
       <c r="B127" t="s">
         <v>195</v>
       </c>
       <c r="C127" t="s">
         <v>239</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127">
         <v>2018</v>
       </c>
       <c r="F127">
-        <v>155.0</v>
+        <v>171.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>9781626239210</v>
       </c>
       <c r="B128" t="s">
         <v>240</v>
       </c>
       <c r="C128" t="s">
         <v>241</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>2020</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>9781604068641</v>
       </c>
       <c r="B129" t="s">
         <v>242</v>
@@ -3472,71 +3472,71 @@
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131">
         <v>2015</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>9789388257190</v>
       </c>
       <c r="B132" t="s">
         <v>195</v>
       </c>
       <c r="C132" t="s">
         <v>247</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132">
         <v>2019</v>
       </c>
       <c r="F132">
-        <v>187.0</v>
+        <v>206.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>9789390553136</v>
       </c>
       <c r="B133" t="s">
         <v>248</v>
       </c>
       <c r="C133" t="s">
         <v>249</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133">
         <v>2021</v>
       </c>
       <c r="F133">
-        <v>514.0</v>
+        <v>566.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>9783132414273</v>
       </c>
       <c r="B134" t="s">
         <v>250</v>
       </c>
       <c r="C134" t="s">
         <v>251</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>2021</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>9781626235014</v>
       </c>
       <c r="B135" t="s">
         <v>252</v>
@@ -3614,51 +3614,51 @@
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
         <v>2020</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>9789388257237</v>
       </c>
       <c r="B140" t="s">
         <v>111</v>
       </c>
       <c r="C140" t="s">
         <v>262</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>2019</v>
       </c>
       <c r="F140">
-        <v>136.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>9781626239067</v>
       </c>
       <c r="B141" t="s">
         <v>263</v>
       </c>
       <c r="C141" t="s">
         <v>264</v>
       </c>
       <c r="D141" t="s">
         <v>23</v>
       </c>
       <c r="E141">
         <v>2019</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>