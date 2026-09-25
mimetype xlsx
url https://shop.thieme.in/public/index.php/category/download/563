--- v1 (2026-07-18)
+++ v2 (2026-09-25)
@@ -587,185 +587,185 @@
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>2023</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>9789349433830</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
         <v>2018</v>
       </c>
       <c r="F5">
-        <v>499.99</v>
+        <v>419.99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9789380378879</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
         <v>2006</v>
       </c>
       <c r="F6">
-        <v>369.99</v>
+        <v>449.99</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>9783131486714</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
         <v>2008</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>9788194558699</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>2020</v>
       </c>
       <c r="F8">
-        <v>179.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>9789388257978</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>2020</v>
       </c>
       <c r="F9">
-        <v>159.99</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9789385062162</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
         <v>2015</v>
       </c>
       <c r="F10">
-        <v>89.99</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9783131715111</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>2014</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9783131987914</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12">
         <v>2014</v>
       </c>
       <c r="F12">
-        <v>59.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9781626232273</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>2017</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9781626230477</v>
       </c>
       <c r="B14" t="s">
         <v>22</v>