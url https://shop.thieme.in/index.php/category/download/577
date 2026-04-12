--- v1 (2026-03-21)
+++ v2 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Theda C. Kontis</t>
   </si>
   <si>
     <t>Cosmetic Injection Techniques :  A Text and Video Guide to Neurotoxins and Fillers</t>
   </si>
   <si>
@@ -119,56 +119,50 @@
   <si>
     <t>Lin</t>
   </si>
   <si>
     <t>Neck Rejuvenation- Lin</t>
   </si>
   <si>
     <t>Rohrich</t>
   </si>
   <si>
     <t>Dallas Rhinoplasty</t>
   </si>
   <si>
     <t>Singh</t>
   </si>
   <si>
     <t>The Clinical Guide for Plastic and Reconstructive Surgery</t>
   </si>
   <si>
     <t>Jerome</t>
   </si>
   <si>
     <t>An Evidence-Based Approach To The Fingertip Diseases</t>
   </si>
   <si>
-    <t>Jack Fisher</t>
-[...4 lines deleted...]
-  <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>Atlas of Facial Nerve Surgeries and Reanimation Procedures</t>
   </si>
   <si>
     <t>Essentials of Plastic Surgery</t>
   </si>
   <si>
     <t>Ashkan Ghavami</t>
   </si>
   <si>
     <t>Global Rhinoplasty</t>
   </si>
   <si>
     <t>Phillip Blondeel</t>
   </si>
   <si>
     <t>Perforator Flaps</t>
   </si>
   <si>
     <t>Al Aly, Fabio Nahas</t>
   </si>
   <si>
     <t>The Art of Body Contouring</t>
@@ -194,594 +188,462 @@
   <si>
     <t>Ibero-American Journal of Hand Surgery</t>
   </si>
   <si>
     <t>Indian Journal of Plastic Surgery</t>
   </si>
   <si>
     <t>Journal of Reconstructive Microsurgery</t>
   </si>
   <si>
     <t>Journal of Brachial Plexus and Peripheral Nerve Injury</t>
   </si>
   <si>
     <t>Journal of Reconstructive Microsurgery Open</t>
   </si>
   <si>
     <t>Journal of Wrist Surgery</t>
   </si>
   <si>
     <t>Seminars in Plastic Surgery</t>
   </si>
   <si>
     <t>The Surgery Journal</t>
   </si>
   <si>
-    <t>Zenn</t>
-[...19 lines deleted...]
-  <si>
     <t>Bentz</t>
   </si>
   <si>
     <t>Principles and Practice of Pediatric Plastic Surgery</t>
   </si>
   <si>
-    <t>Cohen</t>
-[...13 lines deleted...]
-  <si>
     <t>Ehrenfeld</t>
   </si>
   <si>
     <t>Complete Craniomaxillofacial Surgery 2 Volume Set</t>
   </si>
   <si>
+    <t>Steinbrech</t>
+  </si>
+  <si>
+    <t>Male Aesthetic Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Firmin</t>
+  </si>
+  <si>
+    <t>Auricular Reconstruction</t>
+  </si>
+  <si>
+    <t>Greene</t>
+  </si>
+  <si>
+    <t>Operative Management of Vascular Anomalies</t>
+  </si>
+  <si>
+    <t>Agrawal</t>
+  </si>
+  <si>
+    <t>Textbook of Plastic, Reconstructive and Aesthetic Surgery, Vol 1</t>
+  </si>
+  <si>
+    <t>Neumeister</t>
+  </si>
+  <si>
+    <t>Problems in Hand Surgery</t>
+  </si>
+  <si>
+    <t>Theodorou</t>
+  </si>
+  <si>
+    <t>Emerging Technologies in Face and Body Contouring</t>
+  </si>
+  <si>
+    <t>Bullocks</t>
+  </si>
+  <si>
+    <t>Plastic Surgery Emergencies</t>
+  </si>
+  <si>
+    <t>Paperback/softback</t>
+  </si>
+  <si>
+    <t>Braz</t>
+  </si>
+  <si>
+    <t>Dermal Fillers</t>
+  </si>
+  <si>
+    <t>Levine</t>
+  </si>
+  <si>
+    <t>Perforator Flaps for Breast Reconstruction</t>
+  </si>
+  <si>
+    <t>Hoschander</t>
+  </si>
+  <si>
+    <t>Operative Procedures in Plastic, Aesthetic and Reconstructive Surgery</t>
+  </si>
+  <si>
+    <t>Behrbohm</t>
+  </si>
+  <si>
+    <t>Essentials of Septorhinoplasty</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
+    <t>Cosmetic Breast Surgery</t>
+  </si>
+  <si>
+    <t>Secondary Rhinoplasty by the Global Masters</t>
+  </si>
+  <si>
+    <t>Papel</t>
+  </si>
+  <si>
+    <t>Facial Plastic and Reconstructive Surgery</t>
+  </si>
+  <si>
+    <t>Adams Jr.</t>
+  </si>
+  <si>
+    <t>Breast Augmentation Video Atlas</t>
+  </si>
+  <si>
+    <t>Connell</t>
+  </si>
+  <si>
+    <t>Aesthetic Rejuvenation of the Face and Neck</t>
+  </si>
+  <si>
+    <t>Larrabee</t>
+  </si>
+  <si>
+    <t>Principles of Facial Reconstruction</t>
+  </si>
+  <si>
+    <t>Blitzer</t>
+  </si>
+  <si>
+    <t>Botulinum Neurotoxin for Head and Neck Disorders</t>
+  </si>
+  <si>
+    <t>Wallwiener</t>
+  </si>
+  <si>
+    <t>Atlas of Breast Surgery</t>
+  </si>
+  <si>
+    <t>Mast</t>
+  </si>
+  <si>
+    <t>Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Zeplin</t>
+  </si>
+  <si>
+    <t>Reconstructive and Aesthetic Genital Surgery</t>
+  </si>
+  <si>
+    <t>Fedok</t>
+  </si>
+  <si>
+    <t>Minimally Invasive and Office-Based Procedures in Facial Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Hoyos</t>
+  </si>
+  <si>
+    <t>Total Definer</t>
+  </si>
+  <si>
+    <t>Weerda</t>
+  </si>
+  <si>
+    <t>Reconstructive Facial Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Hong</t>
+  </si>
+  <si>
+    <t>Lower Extremity Reconstruction</t>
+  </si>
+  <si>
+    <t>Socolovsky</t>
+  </si>
+  <si>
+    <t>Manual of Peripheral Nerve Surgery</t>
+  </si>
+  <si>
+    <t>Förstner</t>
+  </si>
+  <si>
+    <t>Osteosynthesis of the Hand</t>
+  </si>
+  <si>
+    <t>Pinal</t>
+  </si>
+  <si>
+    <t>Distal Radius Fractures and Carpal Instabilities</t>
+  </si>
+  <si>
+    <t>Lamb</t>
+  </si>
+  <si>
+    <t>Facial Volumization</t>
+  </si>
+  <si>
+    <t>Huizing</t>
+  </si>
+  <si>
+    <t>Functional Reconstructive Nasal Surgery</t>
+  </si>
+  <si>
+    <t>Yoshioka</t>
+  </si>
+  <si>
+    <t>Atlas of the Facial Nerve and Related Structures</t>
+  </si>
+  <si>
+    <t>Shokrollahi</t>
+  </si>
+  <si>
+    <t>Flaps</t>
+  </si>
+  <si>
+    <t>Hanasono</t>
+  </si>
+  <si>
+    <t>Reconstructive Plastic Surgery of the Head and Neck</t>
+  </si>
+  <si>
+    <t>Watanabe</t>
+  </si>
+  <si>
+    <t>Anatomy for Plastic Surgery of the Face, Head, and Neck</t>
+  </si>
+  <si>
+    <t>Thornton</t>
+  </si>
+  <si>
+    <t>Facial Reconstruction After Mohs Surgery</t>
+  </si>
+  <si>
+    <t>Advanced Craniomaxillofacial Surgery</t>
+  </si>
+  <si>
+    <t>Hausauer</t>
+  </si>
+  <si>
+    <t>PRP and Microneedling in Aesthetic Medicine</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>Reconstructive Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Becker</t>
+  </si>
+  <si>
+    <t>Plastic Surgery Oral Board Prep</t>
+  </si>
+  <si>
+    <t>Harmon</t>
+  </si>
+  <si>
+    <t>Mohs Micrographic Surgery</t>
+  </si>
+  <si>
+    <t>Handbook of Reconstructive Flaps</t>
+  </si>
+  <si>
+    <t>Woo</t>
+  </si>
+  <si>
+    <t>Plastic Surgery Case Review</t>
+  </si>
+  <si>
+    <t>Sclafani</t>
+  </si>
+  <si>
+    <t>Pediatric Plastic and Reconstructive Surgery</t>
+  </si>
+  <si>
+    <t>Boeckstyns</t>
+  </si>
+  <si>
+    <t>Fractures of the Hand and Carpus</t>
+  </si>
+  <si>
+    <t>Carniol</t>
+  </si>
+  <si>
+    <t>Complications in Minimally Invasive Facial Rejuvenation</t>
+  </si>
+  <si>
+    <t>Facial Danger Zones</t>
+  </si>
+  <si>
+    <t>Marre</t>
+  </si>
+  <si>
+    <t>Fundamental Topics in Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Korman</t>
+  </si>
+  <si>
+    <t>The Business of Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Leatherbarrow</t>
+  </si>
+  <si>
+    <t>Oculoplastic Surgery</t>
+  </si>
+  <si>
+    <t>Nahai</t>
+  </si>
+  <si>
+    <t>Problems in Periorbital Surgery</t>
+  </si>
+  <si>
+    <t>The Nose - Revision and Reconstruction</t>
+  </si>
+  <si>
+    <t>Nikkhah</t>
+  </si>
+  <si>
+    <t>Hand Trauma</t>
+  </si>
+  <si>
+    <t>Lalonde</t>
+  </si>
+  <si>
+    <t>Wide Awake Hand Surgery and Therapy Tips</t>
+  </si>
+  <si>
+    <t>Krishnan</t>
+  </si>
+  <si>
+    <t>An Illustrated Handbook of Flap-Raising Techniques</t>
+  </si>
+  <si>
+    <t>Genden</t>
+  </si>
+  <si>
+    <t>Reconstruction of the Head and Neck</t>
+  </si>
+  <si>
+    <t>Persky</t>
+  </si>
+  <si>
+    <t>Vascular Lesions of the Head and Neck</t>
+  </si>
+  <si>
+    <t>Unger</t>
+  </si>
+  <si>
+    <t>Hair Transplantation</t>
+  </si>
+  <si>
+    <t>Keuchel</t>
+  </si>
+  <si>
+    <t>Aesthetic Medicine</t>
+  </si>
+  <si>
+    <t>McCollough</t>
+  </si>
+  <si>
+    <t>The Elite Facial Surgery Practice</t>
+  </si>
+  <si>
+    <t>Germann</t>
+  </si>
+  <si>
+    <t>Reconstructive Surgery of the Hand and Upper Extremity</t>
+  </si>
+  <si>
+    <t>Masters of Cosmetic Surgery - The Video Atlas</t>
+  </si>
+  <si>
+    <t>Hamori</t>
+  </si>
+  <si>
+    <t>Female Cosmetic Genital Surgery</t>
+  </si>
+  <si>
+    <t>Few, Jr.</t>
+  </si>
+  <si>
+    <t>The Art of Combining Surgical and Nonsurgical Techniques in Aesthetic Medicine</t>
+  </si>
+  <si>
+    <t>Gastman</t>
+  </si>
+  <si>
+    <t>Cutaneous Malignancies</t>
+  </si>
+  <si>
+    <t>Schumpelick</t>
+  </si>
+  <si>
+    <t>Hernia Surgery</t>
+  </si>
+  <si>
+    <t>Salgado</t>
+  </si>
+  <si>
+    <t>Gender Affirmation</t>
+  </si>
+  <si>
+    <t>Goudy</t>
+  </si>
+  <si>
+    <t>Complete Cleft Care</t>
+  </si>
+  <si>
+    <t>Freitag</t>
+  </si>
+  <si>
+    <t>Ophthalmic Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Burnstine</t>
+  </si>
+  <si>
+    <t>Ophthalmic Plastic Surgery of the Upper Face</t>
+  </si>
+  <si>
     <t>Losken</t>
-  </si>
-[...493 lines deleted...]
-    <t>Aly</t>
   </si>
   <si>
     <t>Partial Breast Reconstruction</t>
   </si>
   <si>
     <t>Beredjiklian</t>
   </si>
   <si>
     <t>Hand Surgery</t>
   </si>
   <si>
     <t>Gupta</t>
   </si>
   <si>
     <t>The Grasping Hand</t>
   </si>
   <si>
     <t>Jin</t>
   </si>
   <si>
     <t>Aesthetic Plastic Surgery of the East Asian Face</t>
   </si>
   <si>
     <t>Chandrasekharam</t>
   </si>
@@ -1133,51 +995,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F142"/>
+  <dimension ref="A1:F115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1393,2134 +1255,1675 @@
         <v>129.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9789392819360</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2023</v>
       </c>
       <c r="F14">
         <v>129.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>9781626236875</v>
+        <v>9789392819131</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
-        <v>2014</v>
+        <v>2023</v>
+      </c>
+      <c r="F15">
+        <v>161.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>9789392819131</v>
+        <v>9781626238473</v>
       </c>
       <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" t="s">
         <v>37</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E16">
         <v>2023</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>9781626238473</v>
+        <v>9781626238916</v>
       </c>
       <c r="B17" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E17">
         <v>2023</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>9781626238916</v>
+        <v>9781684200900</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E18">
         <v>2023</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>9781684200900</v>
+        <v>9781684200726</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19">
-        <v>2023</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>9781684200726</v>
+        <v>9781626236585</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>2024</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>9781626236585</v>
+        <v>9783132414280</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>2024</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>9783132414280</v>
+        <v>9783132428379</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
         <v>2024</v>
       </c>
+      <c r="F22">
+        <v>129.99</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23">
-[...2 lines deleted...]
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>129.99</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="C24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="C25" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="C26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="C27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="C28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="C29" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="C30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="C31" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>9781626237001</v>
+      </c>
+      <c r="B33" t="s">
         <v>58</v>
       </c>
-    </row>
-    <row r="33" spans="1:6">
       <c r="C33" t="s">
         <v>59</v>
       </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33">
+        <v>2016</v>
+      </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>9781626236349</v>
+        <v>9783132442566</v>
       </c>
       <c r="B34" t="s">
         <v>60</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
-        <v>2012</v>
+        <v>2021</v>
+      </c>
+      <c r="F34">
+        <v>271.99</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>9781626236400</v>
+        <v>9781626236851</v>
       </c>
       <c r="B35" t="s">
         <v>62</v>
       </c>
       <c r="C35" t="s">
         <v>63</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
-        <v>2013</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>9781626236318</v>
+        <v>9781626236844</v>
       </c>
       <c r="B36" t="s">
         <v>64</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
-        <v>2013</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>9781626236769</v>
+        <v>9781626236905</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C37" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>9781626237001</v>
+        <v>9789385062759</v>
       </c>
       <c r="B38" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C38" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
-        <v>2016</v>
+        <v>2017</v>
+      </c>
+      <c r="F38">
+        <v>187.99</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>9781626236745</v>
+        <v>9781626237094</v>
       </c>
       <c r="B39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C39" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>9781626236738</v>
+        <v>9781626236677</v>
       </c>
       <c r="B40" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
-        <v>2010</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>9781626236141</v>
+        <v>9781626231153</v>
       </c>
       <c r="B41" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C41" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E41">
-        <v>2010</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>9783132442566</v>
+        <v>9783132427723</v>
       </c>
       <c r="B42" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C42" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
         <v>2021</v>
       </c>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>9781626236189</v>
+        <v>9781626230941</v>
       </c>
       <c r="B43" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C43" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>2012</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>9781626236486</v>
+        <v>9781626236516</v>
       </c>
       <c r="B44" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C44" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
-        <v>2011</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>9781626236202</v>
+        <v>9783131319128</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
-        <v>2012</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>9781626236295</v>
+        <v>9781626235281</v>
       </c>
       <c r="B46" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
-        <v>2009</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>9781626236196</v>
+        <v>9781626236783</v>
       </c>
       <c r="B47" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="C47" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
-        <v>2008</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>9781626236851</v>
+        <v>9781604068481</v>
       </c>
       <c r="B48" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C48" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
-        <v>2020</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>9781626236332</v>
+        <v>9781626236523</v>
       </c>
       <c r="B49" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C49" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
-        <v>2004</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>9781626236844</v>
+        <v>9781626230897</v>
       </c>
       <c r="B50" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C50" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>2017</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>9781626236868</v>
+        <v>9781684201068</v>
       </c>
       <c r="B51" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C51" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>9781626235601</v>
+        <v>9781684200955</v>
       </c>
       <c r="B52" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C52" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
-        <v>2010</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>9781626236905</v>
+        <v>9783131997814</v>
       </c>
       <c r="B53" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C53" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
-        <v>2018</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>9789385062759</v>
+        <v>9781626232587</v>
       </c>
       <c r="B54" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C54" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E54">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>187.99</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>9781626237094</v>
+        <v>9783132412897</v>
       </c>
       <c r="B55" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C55" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>2020</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>9781626236677</v>
+        <v>9781604065671</v>
       </c>
       <c r="B56" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C56" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
-        <v>2021</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>9783131394118</v>
+        <v>9781684202553</v>
       </c>
       <c r="B57" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C57" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
-        <v>2007</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>9781626235922</v>
+        <v>9783131296429</v>
       </c>
       <c r="B58" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="C58" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D58" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E58">
-        <v>2013</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>9781626235595</v>
+        <v>9781626238084</v>
       </c>
       <c r="B59" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C59" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E59">
-        <v>2012</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>9781626231153</v>
+        <v>9783132409552</v>
       </c>
       <c r="B60" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C60" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D60" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E60">
         <v>2018</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>9783132427723</v>
+        <v>9783132038110</v>
       </c>
       <c r="B61" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C61" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>9781626230941</v>
+        <v>9783132423794</v>
       </c>
       <c r="B62" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C62" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>9781626236516</v>
+        <v>9781626236943</v>
       </c>
       <c r="B63" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C63" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>9783131319128</v>
+        <v>9783131294128</v>
       </c>
       <c r="B64" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C64" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
-        <v>2017</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>9781626235281</v>
+        <v>9781626231719</v>
       </c>
       <c r="B65" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C65" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
-        <v>2020</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>9781626236783</v>
+        <v>9781604067156</v>
       </c>
       <c r="B66" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="C66" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>2017</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>9781604068481</v>
+        <v>9781604068078</v>
       </c>
       <c r="B67" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C67" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
-        <v>2016</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>9781626236523</v>
+        <v>9781626230910</v>
       </c>
       <c r="B68" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C68" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>9781626230897</v>
+        <v>9781626237346</v>
       </c>
       <c r="B69" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C69" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>9781684201068</v>
+        <v>9783132428393</v>
       </c>
       <c r="B70" t="s">
-        <v>128</v>
+        <v>60</v>
       </c>
       <c r="C70" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>2021</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>9781684200955</v>
+        <v>9781626239043</v>
       </c>
       <c r="B71" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C71" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>9783131997814</v>
+        <v>9781626235175</v>
       </c>
       <c r="B72" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C72" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>2015</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>9781626232587</v>
+        <v>9781626233515</v>
       </c>
       <c r="B73" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C73" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D73" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="E73">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>9783132412897</v>
+        <v>9783132420175</v>
       </c>
       <c r="B74" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C74" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>9781626238121</v>
+        <v>9781626235953</v>
       </c>
       <c r="B75" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="C75" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>2020</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>9781626236752</v>
+        <v>9781684200627</v>
       </c>
       <c r="B76" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C76" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E76">
-        <v>2018</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>9781604065671</v>
+        <v>9781604068672</v>
       </c>
       <c r="B77" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C77" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>9781684202553</v>
+        <v>9781626232624</v>
       </c>
       <c r="B78" t="s">
-        <v>144</v>
+        <v>66</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
-        <v>2023</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>9783131296429</v>
+        <v>9783132417205</v>
       </c>
       <c r="B79" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="C79" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>9781626238084</v>
+        <v>9781684200139</v>
       </c>
       <c r="B80" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C80" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
         <v>2021</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>9783132409552</v>
+        <v>9781684200030</v>
       </c>
       <c r="B81" t="s">
-        <v>149</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>9783132038110</v>
+        <v>9783132059115</v>
       </c>
       <c r="B82" t="s">
         <v>151</v>
       </c>
       <c r="C82" t="s">
         <v>152</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>9783132423794</v>
+        <v>9781626239722</v>
       </c>
       <c r="B83" t="s">
         <v>153</v>
       </c>
       <c r="C83" t="s">
         <v>154</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E83">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>9781626236943</v>
+        <v>9781626236899</v>
       </c>
       <c r="B84" t="s">
         <v>155</v>
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
-        <v>9783131294128</v>
+        <v>9781626237087</v>
       </c>
       <c r="B85" t="s">
         <v>157</v>
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
-        <v>9781626231719</v>
+        <v>9783131435910</v>
       </c>
       <c r="B86" t="s">
+        <v>83</v>
+      </c>
+      <c r="C86" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
         <v>2015</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
-        <v>9781604067156</v>
+        <v>9783132414266</v>
       </c>
       <c r="B87" t="s">
+        <v>160</v>
+      </c>
+      <c r="C87" t="s">
         <v>161</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
-        <v>9781604068078</v>
+        <v>9781684202300</v>
       </c>
       <c r="B88" t="s">
+        <v>162</v>
+      </c>
+      <c r="C88" t="s">
         <v>163</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E88">
-        <v>2015</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
-        <v>9781626230910</v>
+        <v>9783131477613</v>
       </c>
       <c r="B89" t="s">
+        <v>164</v>
+      </c>
+      <c r="C89" t="s">
         <v>165</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
-        <v>2016</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
-        <v>9781626237346</v>
+        <v>9781604065763</v>
       </c>
       <c r="B90" t="s">
+        <v>166</v>
+      </c>
+      <c r="C90" t="s">
         <v>167</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
-        <v>2018</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
-        <v>9783132428393</v>
+        <v>9781604060591</v>
       </c>
       <c r="B91" t="s">
-        <v>74</v>
+        <v>168</v>
       </c>
       <c r="C91" t="s">
         <v>169</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
-        <v>2021</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
-        <v>9781626239043</v>
+        <v>9781626236936</v>
       </c>
       <c r="B92" t="s">
         <v>170</v>
       </c>
       <c r="C92" t="s">
         <v>171</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
-        <v>2019</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
-        <v>9781626235175</v>
+        <v>9781626235533</v>
       </c>
       <c r="B93" t="s">
         <v>172</v>
       </c>
       <c r="C93" t="s">
         <v>173</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E93">
-        <v>2022</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
-        <v>9781626236790</v>
+        <v>9781626236448</v>
       </c>
       <c r="B94" t="s">
         <v>174</v>
       </c>
       <c r="C94" t="s">
         <v>175</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E94">
         <v>2018</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
-        <v>9781626236547</v>
+        <v>9781626236011</v>
       </c>
       <c r="B95" t="s">
         <v>176</v>
       </c>
       <c r="C95" t="s">
         <v>177</v>
       </c>
       <c r="D95" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E95">
         <v>2018</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
-        <v>9781626233515</v>
+        <v>9781684202171</v>
       </c>
       <c r="B96" t="s">
+        <v>29</v>
+      </c>
+      <c r="C96" t="s">
         <v>178</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E96">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
-        <v>9783132420175</v>
+        <v>9781626236493</v>
       </c>
       <c r="B97" t="s">
+        <v>179</v>
+      </c>
+      <c r="C97" t="s">
         <v>180</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
-        <v>2023</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
-        <v>9781626235953</v>
+        <v>9781626236820</v>
       </c>
       <c r="B98" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="C98" t="s">
         <v>182</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
-        <v>9781684200627</v>
+        <v>9781626231474</v>
       </c>
       <c r="B99" t="s">
         <v>183</v>
       </c>
       <c r="C99" t="s">
         <v>184</v>
       </c>
       <c r="D99" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E99">
-        <v>2021</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
-        <v>9781604068672</v>
+        <v>9783132405516</v>
       </c>
       <c r="B100" t="s">
         <v>185</v>
       </c>
       <c r="C100" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
-        <v>9781626232624</v>
+        <v>9781626236837</v>
       </c>
       <c r="B101" t="s">
-        <v>95</v>
+        <v>187</v>
       </c>
       <c r="C101" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
-        <v>9783132417205</v>
+        <v>9781604068467</v>
       </c>
       <c r="B102" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C102" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
-        <v>2018</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
-        <v>9781684200139</v>
+        <v>9781626238978</v>
       </c>
       <c r="B103" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C103" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
-        <v>2021</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
-        <v>9781684200030</v>
+        <v>9781626239210</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
       <c r="C104" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>2020</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
-        <v>9783132059115</v>
+        <v>9781626236912</v>
       </c>
       <c r="B105" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C105" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
-        <v>9781626239722</v>
+        <v>9781626234796</v>
       </c>
       <c r="B106" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C106" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D106" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E106">
         <v>2020</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
-        <v>9781626236899</v>
+        <v>9781604068160</v>
       </c>
       <c r="B107" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C107" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
-        <v>9781626237087</v>
+        <v>9781626231436</v>
       </c>
       <c r="B108" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="C108" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
-        <v>9783131435910</v>
+        <v>9789388257664</v>
       </c>
       <c r="B109" t="s">
-        <v>117</v>
+        <v>203</v>
       </c>
       <c r="C109" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="E109">
-        <v>2015</v>
+        <v>2020</v>
+      </c>
+      <c r="F109">
+        <v>74.99</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
-        <v>9783132414266</v>
+        <v>9789388257718</v>
       </c>
       <c r="B110" t="s">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="C110" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
-        <v>2018</v>
+        <v>2020</v>
+      </c>
+      <c r="F110">
+        <v>181.99</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
-        <v>9781684202300</v>
+        <v>9788194857075</v>
       </c>
       <c r="B111" t="s">
-        <v>202</v>
+        <v>68</v>
       </c>
       <c r="C111" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D111" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="E111">
-        <v>2022</v>
+        <v>2021</v>
+      </c>
+      <c r="F111">
+        <v>181.99</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
-        <v>9783131477613</v>
+        <v>9788194857082</v>
       </c>
       <c r="B112" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C112" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
-        <v>2008</v>
+        <v>2022</v>
+      </c>
+      <c r="F112">
+        <v>193.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
-        <v>9781604066807</v>
+        <v>9789386293336</v>
       </c>
       <c r="B113" t="s">
-        <v>206</v>
+        <v>68</v>
       </c>
       <c r="C113" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
-        <v>2012</v>
+        <v>2018</v>
+      </c>
+      <c r="F113">
+        <v>187.99</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
-        <v>9781604065763</v>
+        <v>9789388257152</v>
       </c>
       <c r="B114" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="C114" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
-        <v>2012</v>
+        <v>2019</v>
+      </c>
+      <c r="F114">
+        <v>187.99</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
-        <v>9781604060591</v>
+        <v>9789388257855</v>
       </c>
       <c r="B115" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="C115" t="s">
         <v>211</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
-        <v>2015</v>
-[...219 lines deleted...]
-      <c r="E128">
         <v>2020</v>
       </c>
-    </row>
-[...255 lines deleted...]
-      <c r="F142">
+      <c r="F115">
         <v>181.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>