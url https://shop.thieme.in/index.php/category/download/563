--- v1 (2026-02-04)
+++ v2 (2026-04-12)
@@ -12,118 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Jason Pui Yin Cheung</t>
   </si>
   <si>
     <t>Insights and Innovations from AO Spine Asia Pacific Ossification Disorders</t>
   </si>
   <si>
     <t>Hardback</t>
   </si>
   <si>
-    <t>Dresing</t>
-[...4 lines deleted...]
-  <si>
     <t>Cheung</t>
   </si>
   <si>
     <t>Insights and Innovations from AO Spine Asia Pacific</t>
   </si>
   <si>
     <t>Insights and Innovations from AO Spine Asia Pacific: TB Spine</t>
   </si>
   <si>
     <t>Richard Buckley</t>
   </si>
   <si>
     <t>AO Principles of Fracture Management</t>
   </si>
   <si>
     <t>Wagner</t>
   </si>
   <si>
     <t>AO Manual of Fracture Management</t>
   </si>
   <si>
     <t>Marti</t>
   </si>
   <si>
     <t>Osteotomies for Posttraumatic Deformities</t>
   </si>
   <si>
-    <t>Weber</t>
-[...4 lines deleted...]
-  <si>
     <t>Rammelt</t>
   </si>
   <si>
     <t>Manual of Fracture Management - Foot and Ankle</t>
   </si>
   <si>
     <t>Videla Cés</t>
   </si>
   <si>
     <t>Learning From Failures in Orthopedic Trauma</t>
   </si>
   <si>
     <t>de Boer</t>
   </si>
   <si>
     <t>AO Handbook: Orthopedic Trauma Care</t>
   </si>
   <si>
     <t>Paperback/softback</t>
   </si>
   <si>
     <t>Vialle</t>
   </si>
   <si>
     <t>AOSpine Masters Series Volume 1</t>
@@ -137,84 +125,75 @@
   <si>
     <t>AO Foundation</t>
   </si>
   <si>
     <t>Orthopedic and Trauma Surgeons: CPD in Community Hospitals</t>
   </si>
   <si>
     <t>AOSpine Masters Series, Volume 7</t>
   </si>
   <si>
     <t>AOSpine Masters Series Volume 2</t>
   </si>
   <si>
     <t>Porteous</t>
   </si>
   <si>
     <t>Techniques and Principles for the Operating Room</t>
   </si>
   <si>
     <t>AOSpine Masters Series, Volume 9</t>
   </si>
   <si>
     <t>AOSpine Masters Series Volume 3</t>
   </si>
   <si>
-    <t>AOSpine Master Series, Vol. 4</t>
-[...1 lines deleted...]
-  <si>
     <t>Aebi</t>
   </si>
   <si>
     <t>AO Spine Manual</t>
   </si>
   <si>
     <t>AOSpine Masters Series, Volume 5</t>
   </si>
   <si>
     <t>AOSpine Masters Series, Volume 10</t>
   </si>
   <si>
     <t>Blauth</t>
   </si>
   <si>
     <t>Osteoporotic Fracture Care</t>
   </si>
   <si>
     <t>Concepts and Cases in Nonunion Treatment</t>
   </si>
   <si>
     <t>Jupiter</t>
   </si>
   <si>
     <t>AO Manual of Fracture Management - Elbow &amp; Forearm</t>
-  </si>
-[...4 lines deleted...]
-    <t>AO Trauma - Statistics and Data Management</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -518,556 +497,488 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9788198126542</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>9783132444720</v>
+        <v>9789395390620</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2015</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>9789395390620</v>
+        <v>9789395390613</v>
       </c>
       <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>2023</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>9789395390613</v>
+        <v>9789349433830</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>2023</v>
+        <v>2018</v>
+      </c>
+      <c r="F5">
+        <v>499.99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>9789386293688</v>
+        <v>9789380378879</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="F6">
-        <v>499.99</v>
+        <v>369.99</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>9789380378879</v>
+        <v>9783131486714</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>369.99</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>9783131486714</v>
+        <v>9788194558699</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>2008</v>
+        <v>2020</v>
+      </c>
+      <c r="F8">
+        <v>179.99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>9783131392718</v>
+        <v>9789388257978</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>2004</v>
+        <v>2020</v>
+      </c>
+      <c r="F9">
+        <v>159.99</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>9788194558699</v>
+        <v>9789385062384</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="F10">
-        <v>179.99</v>
+        <v>94.99</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>9789388257978</v>
+        <v>9789385062162</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="F11">
-        <v>159.99</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>9789385062384</v>
+        <v>9783131715111</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E12">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>94.99</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>9789385062162</v>
+        <v>9783131987914</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E13">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F13">
-        <v>89.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>9783131715111</v>
+        <v>9781626232273</v>
       </c>
       <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
         <v>31</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
-        <v>2014</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>9783131987914</v>
+        <v>9781626230477</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>59.99</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>9781626232273</v>
+        <v>9783131510815</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
-        <v>2017</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>9781626230477</v>
+        <v>9781626234536</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>9783131510815</v>
+        <v>9781626230507</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
-        <v>2010</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>9781626234536</v>
+        <v>9783131444813</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
-        <v>2018</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>9781626230507</v>
+        <v>9781626232235</v>
       </c>
       <c r="B20" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>2015</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>9781626231009</v>
+        <v>9781626234550</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
-        <v>2015</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>9783131444813</v>
+        <v>9783132427518</v>
       </c>
       <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" t="s">
         <v>42</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>2007</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>9781626232235</v>
+        <v>9783131658517</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
-        <v>2015</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>9781626234550</v>
+        <v>9783131492715</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
-        <v>2018</v>
-[...49 lines deleted...]
-      <c r="E27">
         <v>2009</v>
-      </c>
-[...15 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">