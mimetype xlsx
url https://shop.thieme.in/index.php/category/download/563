--- v2 (2026-04-12)
+++ v3 (2026-05-24)
@@ -593,205 +593,205 @@
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>2023</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>9789349433830</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
         <v>2018</v>
       </c>
       <c r="F5">
-        <v>499.99</v>
+        <v>419.99</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9789380378879</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
         <v>2006</v>
       </c>
       <c r="F6">
-        <v>369.99</v>
+        <v>449.99</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>9783131486714</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
         <v>2008</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>9788194558699</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>2020</v>
       </c>
       <c r="F8">
-        <v>179.99</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>9789388257978</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
         <v>2020</v>
       </c>
       <c r="F9">
-        <v>159.99</v>
+        <v>174.99</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9789385062384</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10">
         <v>2010</v>
       </c>
       <c r="F10">
-        <v>94.99</v>
+        <v>109.99</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9789385062162</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>2015</v>
       </c>
       <c r="F11">
-        <v>89.99</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9783131715111</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>2014</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9783131987914</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13">
         <v>2014</v>
       </c>
       <c r="F13">
-        <v>59.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9781626232273</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2017</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9781626230477</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>