--- v1 (2026-01-12)
+++ v2 (2026-04-07)
@@ -12,200 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
-    <t>Priya Narang</t>
+    <t>Sanjeev Kumar Mittal</t>
+  </si>
+  <si>
+    <t>Textbook of Ophthalmology</t>
+  </si>
+  <si>
+    <t>Paperback</t>
+  </si>
+  <si>
+    <t>A. K. Khurana</t>
+  </si>
+  <si>
+    <t>Management Protocols in Ophthalmology</t>
+  </si>
+  <si>
+    <t>Hardback</t>
+  </si>
+  <si>
+    <t>Ramanjit Sihota</t>
+  </si>
+  <si>
+    <t>Practical Approach to Glaucoma</t>
+  </si>
+  <si>
+    <t>Journal of Academic Ophthalmology</t>
+  </si>
+  <si>
+    <t>Heimann</t>
+  </si>
+  <si>
+    <t>Atlas of Fundus Angiography</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Vitreoretinal Disease</t>
+  </si>
+  <si>
+    <t>Kuchenbecker</t>
+  </si>
+  <si>
+    <t>Plates for Color Vision Testing</t>
+  </si>
+  <si>
+    <t>Schlote</t>
+  </si>
+  <si>
+    <t>Pocket Atlas of Ophthalmology</t>
+  </si>
+  <si>
+    <t>Paperback/softback</t>
+  </si>
+  <si>
+    <t>Fishkind</t>
+  </si>
+  <si>
+    <t>Phacoemulsification and Intraocular Lens Implantation</t>
+  </si>
+  <si>
+    <t>Schwartz</t>
+  </si>
+  <si>
+    <t>Endoscopic Pituitary Surgery</t>
+  </si>
+  <si>
+    <t>Agarwal</t>
+  </si>
+  <si>
+    <t>Color Atlas of Ophthalmology</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Clinical Pathways in Neuro-Ophthalmology</t>
+  </si>
+  <si>
+    <t>Bleier</t>
+  </si>
+  <si>
+    <t>Endoscopic Surgery of the Orbit</t>
+  </si>
+  <si>
+    <t>Kontis</t>
+  </si>
+  <si>
+    <t>Cosmetic Injection Techniques</t>
+  </si>
+  <si>
+    <t>Randleman</t>
+  </si>
+  <si>
+    <t>Intraocular Lens Surgery</t>
+  </si>
+  <si>
+    <t>Video Atlas of Anterior Segment Repair and Reconstruction</t>
+  </si>
+  <si>
+    <t>Levin</t>
+  </si>
+  <si>
+    <t>Wills Eye Handbook of Ocular Genetics</t>
+  </si>
+  <si>
+    <t>Rosdahl</t>
+  </si>
+  <si>
+    <t>Optical Coherence Tomography in Glaucoma</t>
+  </si>
+  <si>
+    <t>Biousse</t>
+  </si>
+  <si>
+    <t>Neuro-Ophthalmology Illustrated</t>
+  </si>
+  <si>
+    <t>Singh</t>
+  </si>
+  <si>
+    <t>Ophthalmology Review</t>
+  </si>
+  <si>
+    <t>Narang</t>
   </si>
   <si>
     <t>Optimizing Suboptimal Results Following Cataract Surgery</t>
-  </si>
-[...124 lines deleted...]
-    <t>Narang</t>
   </si>
   <si>
     <t>Ludwig</t>
   </si>
   <si>
     <t>Strabismus Surgery</t>
   </si>
   <si>
     <t>Zhang</t>
   </si>
   <si>
     <t>Pseudophakic Monovision</t>
   </si>
   <si>
     <t>Brooks</t>
   </si>
   <si>
     <t>Video Atlas of Ophthalmic Suturing</t>
   </si>
   <si>
     <t>Endothelial Keratoplasty</t>
   </si>
   <si>
     <t>Nahai</t>
   </si>
@@ -608,776 +605,759 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F42"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>9781626238954</v>
+        <v>9788198109484</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2019</v>
+        <v>2025</v>
+      </c>
+      <c r="F2">
+        <v>45.99</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>9788198109484</v>
+        <v>9788196736781</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="F3">
-        <v>50.99</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>9788196736781</v>
+        <v>9788194857013</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F4">
-        <v>132.0</v>
+        <v>85.99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5">
-[...2 lines deleted...]
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>9783131405517</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6">
+        <v>2006</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>9783131405517</v>
+        <v>9781626231337</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7">
-        <v>2006</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>9781626231337</v>
+        <v>9783131754813</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8">
-        <v>2018</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>9783131754813</v>
+        <v>9783131398215</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E9">
-        <v>2014</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>9783131398215</v>
+        <v>9781626231290</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E10">
-        <v>2006</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>9781626231290</v>
+        <v>9781604063479</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11">
-        <v>2017</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>9781604063479</v>
+        <v>9781604062113</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12">
-        <v>2012</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>9781604062113</v>
+        <v>9781626232853</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E13">
-        <v>2010</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>9781626232853</v>
+        <v>9781626235052</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14">
         <v>2019</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>9781626235052</v>
+        <v>9781626234574</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15">
         <v>2019</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>9781626234574</v>
+        <v>9781626231146</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>9781626231146</v>
+        <v>9781684200979</v>
       </c>
       <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
         <v>38</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E17">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>9781684200979</v>
+        <v>9781626232938</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E18">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>9781626232938</v>
+        <v>9781684202478</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E19">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>9781684202478</v>
+        <v>9781684200740</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E20">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>9781684200740</v>
+        <v>9781626231764</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E21">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>9781626231764</v>
+        <v>9789388257398</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E22">
         <v>2019</v>
       </c>
+      <c r="F22">
+        <v>109.99</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>9789388257398</v>
+        <v>9781626235267</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E23">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>124.99</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>9781626235267</v>
+        <v>9781626238930</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E24">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>9781626238930</v>
+        <v>9781626237162</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E25">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>9781626237162</v>
+        <v>9781626234512</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E26">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>9781626234512</v>
+        <v>9781626237087</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E27">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>9781626237087</v>
+        <v>9781626235113</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E28">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>9781626235113</v>
+        <v>9781626234734</v>
       </c>
       <c r="B29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E29">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>9781626234734</v>
+        <v>9781626230989</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E30">
-        <v>2018</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>9781626230989</v>
+        <v>9783131261632</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="C31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E31">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>9783131261632</v>
+        <v>9781626238312</v>
       </c>
       <c r="B32" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C32" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E32">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>9781626238312</v>
+        <v>9781626238237</v>
       </c>
       <c r="B33" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C33" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E33">
         <v>2020</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>9781626238237</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>9781626231566</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E34">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>9781626231566</v>
+        <v>9781626232365</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
       </c>
       <c r="C35" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E35">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>9781626232365</v>
+        <v>9781626238978</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E36">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>9781626238978</v>
+        <v>9781626239210</v>
       </c>
       <c r="B37" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C37" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E37">
         <v>2020</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>9781626239210</v>
+        <v>9781684202287</v>
       </c>
       <c r="B38" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C38" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>9781684202287</v>
+        <v>9781684202577</v>
       </c>
       <c r="B39" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E39">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>9781684202577</v>
+        <v>9789385062339</v>
       </c>
       <c r="B40" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E40">
-        <v>2022</v>
+        <v>2016</v>
+      </c>
+      <c r="F40">
+        <v>94.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>9789385062339</v>
+        <v>9789388257879</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E41">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="F41">
-        <v>104.0</v>
-[...19 lines deleted...]
-        <v>107.0</v>
+        <v>97.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">