--- v2 (2026-04-07)
+++ v3 (2026-05-19)
@@ -650,91 +650,91 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9788198109484</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2025</v>
       </c>
       <c r="F2">
-        <v>45.99</v>
+        <v>50.99</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>9788196736781</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
         <v>2024</v>
       </c>
       <c r="F3">
-        <v>120.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>9788194857013</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>85.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9783131405517</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
         <v>2006</v>
       </c>
     </row>
     <row r="7" spans="1:6">
@@ -987,51 +987,51 @@
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21">
         <v>2019</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>9789388257398</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22">
         <v>2019</v>
       </c>
       <c r="F22">
-        <v>109.99</v>
+        <v>124.99</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>9781626235267</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23">
         <v>2021</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>9781626238930</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
@@ -1293,71 +1293,71 @@
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39">
         <v>2022</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>9789385062339</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40">
         <v>2016</v>
       </c>
       <c r="F40">
-        <v>94.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>9789388257879</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41">
         <v>2020</v>
       </c>
       <c r="F41">
-        <v>97.0</v>
+        <v>107.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">