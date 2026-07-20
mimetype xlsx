--- v3 (2026-05-19)
+++ v4 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sanjeev Kumar Mittal</t>
   </si>
   <si>
     <t>Textbook of Ophthalmology</t>
   </si>
   <si>
@@ -114,56 +114,50 @@
     <t>Phacoemulsification and Intraocular Lens Implantation</t>
   </si>
   <si>
     <t>Schwartz</t>
   </si>
   <si>
     <t>Endoscopic Pituitary Surgery</t>
   </si>
   <si>
     <t>Agarwal</t>
   </si>
   <si>
     <t>Color Atlas of Ophthalmology</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Clinical Pathways in Neuro-Ophthalmology</t>
   </si>
   <si>
     <t>Bleier</t>
   </si>
   <si>
     <t>Endoscopic Surgery of the Orbit</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cosmetic Injection Techniques</t>
   </si>
   <si>
     <t>Randleman</t>
   </si>
   <si>
     <t>Intraocular Lens Surgery</t>
   </si>
   <si>
     <t>Video Atlas of Anterior Segment Repair and Reconstruction</t>
   </si>
   <si>
     <t>Levin</t>
   </si>
   <si>
     <t>Wills Eye Handbook of Ocular Genetics</t>
   </si>
   <si>
     <t>Rosdahl</t>
   </si>
   <si>
     <t>Optical Coherence Tomography in Glaucoma</t>
   </si>
   <si>
     <t>Biousse</t>
   </si>
@@ -605,136 +599,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9788198109484</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2025</v>
       </c>
       <c r="F2">
-        <v>50.99</v>
+        <v>45.99</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>9788196736781</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
         <v>2024</v>
       </c>
       <c r="F3">
-        <v>132.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>9788194857013</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4">
-        <v>79.99</v>
+        <v>85.99</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>9783131405517</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
         <v>2006</v>
       </c>
     </row>
     <row r="7" spans="1:6">
@@ -853,511 +847,494 @@
         <v>11</v>
       </c>
       <c r="E13">
         <v>2019</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9781626235052</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14">
         <v>2019</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>9781626234574</v>
+        <v>9781626231146</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15">
-        <v>2019</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>9781626231146</v>
+        <v>9781684200979</v>
       </c>
       <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" t="s">
         <v>36</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E16">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>9781684200979</v>
+        <v>9781626232938</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>9781626232938</v>
+        <v>9781684202478</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E18">
-        <v>2018</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>9781684202478</v>
+        <v>9781684200740</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E19">
-        <v>2022</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>9781684200740</v>
+        <v>9781626231764</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20">
-        <v>2020</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>9781626231764</v>
+        <v>9789388257398</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E21">
         <v>2019</v>
       </c>
+      <c r="F21">
+        <v>109.99</v>
+      </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>9789388257398</v>
+        <v>9781626235267</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E22">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>124.99</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>9781626235267</v>
+        <v>9781626238930</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E23">
-        <v>2021</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>9781626238930</v>
+        <v>9781626237162</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E24">
-        <v>2019</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>9781626237162</v>
+        <v>9781626234512</v>
       </c>
       <c r="B25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" t="s">
         <v>53</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E25">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>9781626234512</v>
+        <v>9781626237087</v>
       </c>
       <c r="B26" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>9781626237087</v>
+        <v>9781626235113</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>9781626235113</v>
+        <v>9781626234734</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28">
-        <v>2020</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>9781626234734</v>
+        <v>9781626230989</v>
       </c>
       <c r="B29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" t="s">
         <v>60</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29">
-        <v>2018</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>9781626230989</v>
+        <v>9783131261632</v>
       </c>
       <c r="B30" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E30">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>9783131261632</v>
+        <v>9781626238312</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>23</v>
       </c>
       <c r="E31">
-        <v>2016</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>9781626238312</v>
+        <v>9781626238237</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E32">
         <v>2020</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>9781626238237</v>
-[...1 lines deleted...]
-      <c r="B33" t="s">
+        <v>9781626231566</v>
+      </c>
+      <c r="C33" t="s">
         <v>67</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33">
-        <v>2020</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>9781626231566</v>
+        <v>9781626232365</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34">
-        <v>2017</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>9781626232365</v>
+        <v>9781626238978</v>
       </c>
       <c r="B35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" t="s">
         <v>70</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>9781626238978</v>
+        <v>9781626239210</v>
       </c>
       <c r="B36" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36">
         <v>2020</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>9781626239210</v>
+        <v>9781684202287</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>9781684202287</v>
+        <v>9781684202577</v>
       </c>
       <c r="B38" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" t="s">
         <v>75</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>9781684202577</v>
+        <v>9789385062339</v>
       </c>
       <c r="B39" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39">
-        <v>2022</v>
+        <v>2016</v>
+      </c>
+      <c r="F39">
+        <v>94.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>9789385062339</v>
+        <v>9789388257879</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="F40">
-        <v>104.0</v>
-[...19 lines deleted...]
-        <v>107.0</v>
+        <v>97.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">