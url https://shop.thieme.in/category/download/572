--- v4 (2026-07-20)
+++ v5 (2026-10-29)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sanjeev Kumar Mittal</t>
   </si>
   <si>
-    <t>Textbook of Ophthalmology</t>
+    <t>Textbook of Ophthalmology 2nd Ed.</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>A. K. Khurana</t>
   </si>
   <si>
     <t>Management Protocols in Ophthalmology</t>
   </si>
   <si>
     <t>Hardback</t>
   </si>
   <si>
     <t>Ramanjit Sihota</t>
   </si>
   <si>
     <t>Practical Approach to Glaucoma</t>
   </si>
   <si>
     <t>Journal of Academic Ophthalmology</t>
   </si>
   <si>
     <t>Heimann</t>
   </si>