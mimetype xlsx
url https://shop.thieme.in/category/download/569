--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Binding</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Mark S. Greenberg</t>
   </si>
   <si>
-    <t>Greenberg's Handbook of Neurosurgery , 11th Edition ( 2026)</t>
+    <t>Greenberg's Handbook of Neurosurgery , 11th Edition</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>Daniel H. Kim</t>
   </si>
   <si>
     <t>Video Atlas of  Endoscopic Spine Surgery  and Procedures</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>Syed I. Khalid</t>
   </si>
   <si>
     <t>Neurosurgery Primary  Examination Review - Questions and Answers</t>
   </si>
   <si>
     <t>Ali Tayebi Meybodi</t>
   </si>
   <si>
     <t>Anatomy, Techniques, and Approaches in Temporal Lobe Surgery: A Step-by-Step Guide</t>
   </si>
@@ -1645,50 +1645,53 @@
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9781684207787</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
+      <c r="E2">
+        <v>2026</v>
+      </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>9781684207053</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>9781684206148</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>